--- v0 (2026-02-08)
+++ v1 (2026-04-20)
@@ -54,406 +54,406 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>N°</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Alan Gomes</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/93/indicacao_n_01.2019_vereador_alan_gomes.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/93/indicacao_n_01.2019_vereador_alan_gomes.pdf</t>
   </si>
   <si>
     <t>Operação tapaburacos na Segunda Travessa Gonçalves Dias.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/94/indicacao_n_02.2019_vereador_alan_gomes.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/94/indicacao_n_02.2019_vereador_alan_gomes.pdf</t>
   </si>
   <si>
     <t>Recuperar imediatamente a pavimentação da estrada de acesso ao povoado Retiro.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/95/indicacao_n_03.2019_vereador_alan_gomes.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/95/indicacao_n_03.2019_vereador_alan_gomes.pdf</t>
   </si>
   <si>
     <t>Reposição de lâmpadas nos postes de iluminação pública da Rua Gonçalves Dias.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Robson da Pampa</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/96/indicacao_n_04.2019_vereador_robson_da_pampa.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/96/indicacao_n_04.2019_vereador_robson_da_pampa.pdf</t>
   </si>
   <si>
     <t>Piso salarial aos Técnicos de Enfermagem e/ou Auxiliares de Enfermagem, equivalente ou superior a R$ 1.500,00 (hum mil e quinhentos reais).</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/97/indicacao_n_05.2019_vereador_robson_da_pampa.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/97/indicacao_n_05.2019_vereador_robson_da_pampa.pdf</t>
   </si>
   <si>
     <t>Instalação de aparelhos de ar condicionado nas dependências do Centro de Convenções Eliud Silva Penha.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/98/indicacao_n_06.2019_vereador_robson_da_pampa.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/98/indicacao_n_06.2019_vereador_robson_da_pampa.pdf</t>
   </si>
   <si>
     <t>Abertura de concurso público, ou, se cabível, processo seletivo para provimento de vagas para o cargo efetivo de Agente Comunitário de Saúde.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Jhonatan de Nicinha</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/99/indicacao_n_07.2019_vereador_jhonatan_soares.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/99/indicacao_n_07.2019_vereador_jhonatan_soares.pdf</t>
   </si>
   <si>
     <t>Recapear com massa asfáltica a pavimentação da Avenida Gameleira do bairro Santa Clara.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/100/indicacao_n_08.2019_vereador_jhonatan_soares.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/100/indicacao_n_08.2019_vereador_jhonatan_soares.pdf</t>
   </si>
   <si>
     <t>Melhoramento da infraestrutura das ruas do bairro Santa Clara.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Gabriel de Tuda</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/101/indicacao_n_09.2019_vereador_gabriel_de_tuda.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/101/indicacao_n_09.2019_vereador_gabriel_de_tuda.pdf</t>
   </si>
   <si>
     <t>Aparar a grama, consertar a casinha do escorregador, colocar areia ao redor dos brinquedos (balanços e escorredor) e repor ou consertar os balanços da Praça das Crianças.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/102/indicacao_n_11.2019_vereador_robson_da_pampa.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/102/indicacao_n_11.2019_vereador_robson_da_pampa.pdf</t>
   </si>
   <si>
     <t>Instalar postes com luminárias no trecho que segue da Praça do Cristo até bairro Curva da Mangueira.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/103/indicacao_n_12.2019_vereador_robson_da_pampa.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/103/indicacao_n_12.2019_vereador_robson_da_pampa.pdf</t>
   </si>
   <si>
     <t>Dispor maqueiro para recepção de pacientes no Hospital Municipal Cristino Ananias de Campos.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Valdenir</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/104/indicacao_n_13.2019_vereador_valdenir.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/104/indicacao_n_13.2019_vereador_valdenir.pdf</t>
   </si>
   <si>
     <t>Evitar a evasão dos feirantes do prédio da Feira Municipal.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/105/indicacao_n_14.2019_vereador_valdenir.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/105/indicacao_n_14.2019_vereador_valdenir.pdf</t>
   </si>
   <si>
     <t>Expandir a cobertura da garagem municipal.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/124/indicacao_n_15.2019_vereador_robson_da_pampa.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/124/indicacao_n_15.2019_vereador_robson_da_pampa.pdf</t>
   </si>
   <si>
     <t>Recuperação da ponte existente no trecho de acesso ao povoado São Benedito.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/125/indicacao_n_16.2019_vereador_robson_da_pampa.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/125/indicacao_n_16.2019_vereador_robson_da_pampa.pdf</t>
   </si>
   <si>
     <t>reposição de lâmpadas do bairro Serra</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Macilene</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/126/indicacao_n_17.2019_vereadora_macilene_neta.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/126/indicacao_n_17.2019_vereadora_macilene_neta.pdf</t>
   </si>
   <si>
     <t>Recuperação da estrada vicinal do povoado Estrela.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/127/indicacao_n_18.2019_vereadora_macilene_neta.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/127/indicacao_n_18.2019_vereadora_macilene_neta.pdf</t>
   </si>
   <si>
     <t>Recuperação da estrada vicinal do povoado Pirandir.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/128/indicacao_n_19.2019_vereadora_macilene_neta.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/128/indicacao_n_19.2019_vereadora_macilene_neta.pdf</t>
   </si>
   <si>
     <t>Recuperar a estrada vicinal do povoado Coqueiro.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Lobato de Pedro Varo</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/129/indicacao_n_20.2019_vereador_lobato_de_pedro_varo.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/129/indicacao_n_20.2019_vereador_lobato_de_pedro_varo.pdf</t>
   </si>
   <si>
     <t>Recuperar a estrada vicinal que liga o bairro Fazenda 13 de Maio ao_x000D_
 povoado Itapecuru.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/130/indicacao_n_21.2019_vereador_lobato_de_pedro_varo.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/130/indicacao_n_21.2019_vereador_lobato_de_pedro_varo.pdf</t>
   </si>
   <si>
     <t>Recuperação da estrada vicinal do povoado Mata Praga.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/131/indicacao_n_23.2019_vereador_lobato_de_pedro_varo.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/131/indicacao_n_23.2019_vereador_lobato_de_pedro_varo.pdf</t>
   </si>
   <si>
     <t>Roçagem dl vegetação crescente nas ruas do bairro Residencial Serra.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/132/indicacao_n_24.2019_vereador_jhonatan_soares.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/132/indicacao_n_24.2019_vereador_jhonatan_soares.pdf</t>
   </si>
   <si>
     <t>Revisão geral do parque de iluminação pública do povoado São Benedito.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/136/indicacao_n_25.2019_vereador_jhonatan_soares.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/136/indicacao_n_25.2019_vereador_jhonatan_soares.pdf</t>
   </si>
   <si>
     <t>Recuperação da estrada vicinal que liga os povoados Sabonetal e Loreto ao município de Olinda Nova.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/133/indicacao_n_26.2019_vereador_jhonatan_soares.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/133/indicacao_n_26.2019_vereador_jhonatan_soares.pdf</t>
   </si>
   <si>
     <t>Recuperar a estrada vicinal que liga o povoado São Benedito a localidade Conceição.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/134/indicacao_n_27.2019_vereador_lobato_de_pedro_varo.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/134/indicacao_n_27.2019_vereador_lobato_de_pedro_varo.pdf</t>
   </si>
   <si>
     <t>Providenciar um local adequado para apreensão de animais capturados nas vias públicas do perímetro urbano desta cidade pela equipe de correição.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/135/indicacao_n_29.2019_vereador_lobato_de_pedro_varo.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/135/indicacao_n_29.2019_vereador_lobato_de_pedro_varo.pdf</t>
   </si>
   <si>
     <t>Organizar e promover o campeonato de futebol local.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/123/projeto_de_lei_n_02.2019.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/123/projeto_de_lei_n_02.2019.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos e Anexo a Lei Municipal n2 204/2013 e da outras providências.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/121/requerimento_n_03.2019_autor_mesa_diretora.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/121/requerimento_n_03.2019_autor_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Tramitação em regime de urgência especial ao Projeto de Lei n° 02/2019.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/122/requerimento_n_04.2019_autor_mesa_diretora.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/122/requerimento_n_04.2019_autor_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Tramitação em regime de urgência especial ao Projeto de Lei n° 03/2019,</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -760,68 +760,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/93/indicacao_n_01.2019_vereador_alan_gomes.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/94/indicacao_n_02.2019_vereador_alan_gomes.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/95/indicacao_n_03.2019_vereador_alan_gomes.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/96/indicacao_n_04.2019_vereador_robson_da_pampa.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/97/indicacao_n_05.2019_vereador_robson_da_pampa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/98/indicacao_n_06.2019_vereador_robson_da_pampa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/99/indicacao_n_07.2019_vereador_jhonatan_soares.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/100/indicacao_n_08.2019_vereador_jhonatan_soares.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/101/indicacao_n_09.2019_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/102/indicacao_n_11.2019_vereador_robson_da_pampa.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/103/indicacao_n_12.2019_vereador_robson_da_pampa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/104/indicacao_n_13.2019_vereador_valdenir.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/105/indicacao_n_14.2019_vereador_valdenir.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/124/indicacao_n_15.2019_vereador_robson_da_pampa.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/125/indicacao_n_16.2019_vereador_robson_da_pampa.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/126/indicacao_n_17.2019_vereadora_macilene_neta.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/127/indicacao_n_18.2019_vereadora_macilene_neta.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/128/indicacao_n_19.2019_vereadora_macilene_neta.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/129/indicacao_n_20.2019_vereador_lobato_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/130/indicacao_n_21.2019_vereador_lobato_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/131/indicacao_n_23.2019_vereador_lobato_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/132/indicacao_n_24.2019_vereador_jhonatan_soares.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/136/indicacao_n_25.2019_vereador_jhonatan_soares.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/133/indicacao_n_26.2019_vereador_jhonatan_soares.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/134/indicacao_n_27.2019_vereador_lobato_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/135/indicacao_n_29.2019_vereador_lobato_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/123/projeto_de_lei_n_02.2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/121/requerimento_n_03.2019_autor_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/122/requerimento_n_04.2019_autor_mesa_diretora.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/93/indicacao_n_01.2019_vereador_alan_gomes.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/94/indicacao_n_02.2019_vereador_alan_gomes.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/95/indicacao_n_03.2019_vereador_alan_gomes.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/96/indicacao_n_04.2019_vereador_robson_da_pampa.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/97/indicacao_n_05.2019_vereador_robson_da_pampa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/98/indicacao_n_06.2019_vereador_robson_da_pampa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/99/indicacao_n_07.2019_vereador_jhonatan_soares.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/100/indicacao_n_08.2019_vereador_jhonatan_soares.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/101/indicacao_n_09.2019_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/102/indicacao_n_11.2019_vereador_robson_da_pampa.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/103/indicacao_n_12.2019_vereador_robson_da_pampa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/104/indicacao_n_13.2019_vereador_valdenir.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/105/indicacao_n_14.2019_vereador_valdenir.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/124/indicacao_n_15.2019_vereador_robson_da_pampa.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/125/indicacao_n_16.2019_vereador_robson_da_pampa.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/126/indicacao_n_17.2019_vereadora_macilene_neta.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/127/indicacao_n_18.2019_vereadora_macilene_neta.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/128/indicacao_n_19.2019_vereadora_macilene_neta.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/129/indicacao_n_20.2019_vereador_lobato_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/130/indicacao_n_21.2019_vereador_lobato_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/131/indicacao_n_23.2019_vereador_lobato_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/132/indicacao_n_24.2019_vereador_jhonatan_soares.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/136/indicacao_n_25.2019_vereador_jhonatan_soares.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/133/indicacao_n_26.2019_vereador_jhonatan_soares.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/134/indicacao_n_27.2019_vereador_lobato_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/135/indicacao_n_29.2019_vereador_lobato_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/123/projeto_de_lei_n_02.2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/121/requerimento_n_03.2019_autor_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2019/122/requerimento_n_04.2019_autor_mesa_diretora.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="137.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="151.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>