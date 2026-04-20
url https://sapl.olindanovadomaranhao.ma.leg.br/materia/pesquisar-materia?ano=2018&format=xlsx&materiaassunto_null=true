--- v0 (2026-02-08)
+++ v1 (2026-04-20)
@@ -54,982 +54,982 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Emd</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Lobato de Pedro Varo</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/88/iniciacao_n_80.2018_vereador_lobato_de_pedro_varo.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/88/iniciacao_n_80.2018_vereador_lobato_de_pedro_varo.pdf</t>
   </si>
   <si>
     <t>Construir uma UBS na área do antigo prédio escolar da localidade São Francisco.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>N°</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Gabriel de Tuda</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/9/iniciacao_n_01.2018_vereador_gabriel_de_tuda.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/9/iniciacao_n_01.2018_vereador_gabriel_de_tuda.pdf</t>
   </si>
   <si>
     <t>Restauração dos bueiros, meios-fios e sarjetas do bairro Santa Clara.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Valdenir</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/10/iniciacao_n_02.2018_vereador_valdenir_diniz.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/10/iniciacao_n_02.2018_vereador_valdenir_diniz.pdf</t>
   </si>
   <si>
     <t>Com fundamento no Código de Posturas deste Município, deflagrar campanha pública para que cães sejam criados em regime domiciliar, objetivando controlar a invasão desses animais no perímetro urbano desta cidade e a consequente proliferação de doenças transmissíveis aos seres humanos quando esses animais não são devidamente tratados, dentre as principais doenças a micose, a leptospirose, a doença de Lyme, a ancilostomose e a raiva.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/11/iniciacao_n_03.2018_vereador_gabriel_de_tuda.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/11/iniciacao_n_03.2018_vereador_gabriel_de_tuda.pdf</t>
   </si>
   <si>
     <t>Roçagem da vegetação crescente nas ruas do bairro Residencial Serra, assim como aterrar as principais vias de acesso ao referido bairro, colocando-as no mesmo nível da Avenida Principal de rolamento.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/12/iniciacao_n_04.2018_vereador_gabriel_de_tuda.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/12/iniciacao_n_04.2018_vereador_gabriel_de_tuda.pdf</t>
   </si>
   <si>
     <t>Construir sarjeta ao longo da Quarta Travessa da Rua Filomeno Penha de Castro do bairro Santa Clara.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/13/iniciacao_n_05.2018_vereador_gabriel_de_tuda.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/13/iniciacao_n_05.2018_vereador_gabriel_de_tuda.pdf</t>
   </si>
   <si>
     <t>Recuperação da pavimentação de ruas do bairro Floresta, incluindo a capina das vias.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/14/iniciacao_n_06.2018_vereador_gabriel_de_tuda.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/14/iniciacao_n_06.2018_vereador_gabriel_de_tuda.pdf</t>
   </si>
   <si>
     <t>Reposição de lâmpadas, preferencialmente de led em face da economicidade, nas Ruas São Jorge, Francisco Figueiredo e Filomeno Penha de Castro, além da Avenida Gameleira e todas as Travessas do bairro Santa Clara.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/15/iniciacao_n_07.2018_vereador_robson_da_pampa.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/15/iniciacao_n_07.2018_vereador_robson_da_pampa.pdf</t>
   </si>
   <si>
     <t>Construir nesta cidade balneário público nas margens da Rodovia MA-014, com aproveitamento do lago “poção fedendo”.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Robson da Pampa</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/16/iniciacao_n_08.2018_vereador_robson_da_pampa.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/16/iniciacao_n_08.2018_vereador_robson_da_pampa.pdf</t>
   </si>
   <si>
     <t>Instalar rede de energia elétrica de baixa tensão no trecho compreendido entre os bairros Curva da Mangueira e Queluz.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/17/iniciacao_n_09.2018_vereador_robson_da_pampa.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/17/iniciacao_n_09.2018_vereador_robson_da_pampa.pdf</t>
   </si>
   <si>
     <t>Recuperar a pavimentação da estrada vicinal que liga o bairro Santa Clara ao povoado Veado,_x000D_
 seguindo até a localidade Silveria.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/18/iniciacao_n_10.2018_vereador_gabriel_de_tuda.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/18/iniciacao_n_10.2018_vereador_gabriel_de_tuda.pdf</t>
   </si>
   <si>
     <t>Revisão geral do parque de iluminação pública que segue do bairro Fazenda 13 de Maio até o povoado Olho D’Âgua, substituindo, necessariamente, as lâmpadas de vapor por luminárias de Rua Vitorino led.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/19/iniciacao_n_11.2018_vereador_gabriel_de_tuda.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/19/iniciacao_n_11.2018_vereador_gabriel_de_tuda.pdf</t>
   </si>
   <si>
     <t>Recuperar a pavimentação da estrada que interliga a Rodovia MA-014 ao caminho de acesso ao Assentamento Iraque.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/20/iniciacao_n_12.2018_vereador_gabriel_de_tuda.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/20/iniciacao_n_12.2018_vereador_gabriel_de_tuda.pdf</t>
   </si>
   <si>
     <t>Recuperar a pavimentação do ramal de acesso entre a Rua do Engenho até o encontro com a Rodovia MA-014, incluído o “Ramal de Ascênsio”.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Jhonatan de Nicinha</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/21/iniciacao_n_13.2018_vereador_jhonatan_soares.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/21/iniciacao_n_13.2018_vereador_jhonatan_soares.pdf</t>
   </si>
   <si>
     <t>Oferecer melhor condição de tráfego nas duas vias de acesso ao bairro Iraque, que têm início na Rua Herculano Costa (antiga Rua da Faixa).</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/22/iniciacao_n_14.2018_vereador_jhonatan_soares.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/22/iniciacao_n_14.2018_vereador_jhonatan_soares.pdf</t>
   </si>
   <si>
     <t>reforma do prédio da Unidade Básica de Saúde da localidade Queluz.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Rose</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/23/iniciacao_n_15.2018_vereadora_rose.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/23/iniciacao_n_15.2018_vereadora_rose.pdf</t>
   </si>
   <si>
     <t>Construir abrigos cobertos nos pontos de parada dos ônibus de transporte escolar.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/24/iniciacao_n_16.2018_vereadora_rose.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/24/iniciacao_n_16.2018_vereadora_rose.pdf</t>
   </si>
   <si>
     <t>Construir quebra-molas no trecho compreendido entre o bairro Fazenda 13 de Maio e a Praça Raimundo Benício Costa.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/25/iniciacao_n_17.2018_vereador_lobato_de_pedro_varo.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/25/iniciacao_n_17.2018_vereador_lobato_de_pedro_varo.pdf</t>
   </si>
   <si>
     <t>Aumento do quantitativo de barracas e bancas para os comerciantes da “feira livre”.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/26/iniciacao_n_18.2018_vereador_lobato_de_pedro_varo.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/26/iniciacao_n_18.2018_vereador_lobato_de_pedro_varo.pdf</t>
   </si>
   <si>
     <t>Recuperar os portões de ferro das entradas do Estádio Municipal Brancão.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Macilene</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/27/iniciacao_n_19.2018_vereadora_macilene_neta.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/27/iniciacao_n_19.2018_vereadora_macilene_neta.pdf</t>
   </si>
   <si>
     <t>Revisão do parque de iluminação pública das localidades Coqueiro, Itaparica e Ilha Verde.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/28/iniciacao_n_20.2018_vereadora_macilene_neta.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/28/iniciacao_n_20.2018_vereadora_macilene_neta.pdf</t>
   </si>
   <si>
     <t>Dispor transporte escolar no turno vespertino para os alunos do ensino médio que residem na localidade Ilha Verde.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/29/iniciacao_n_21.2018_vereador_lobato_de_pedro_varo.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/29/iniciacao_n_21.2018_vereador_lobato_de_pedro_varo.pdf</t>
   </si>
   <si>
     <t>Colocar bueiros para vazão de água pluvial na Rua das Flores que se interliga a Rua 3 do bairro Santa Clara.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/30/iniciacao_n_22.2018_vereador_lobato_de_pedro_varo.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/30/iniciacao_n_22.2018_vereador_lobato_de_pedro_varo.pdf</t>
   </si>
   <si>
     <t>Colocar bueiros na Rua da Paz do bairro Santa Clara.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/31/iniciacao_n_23.2018_vereador_lobato_de_pedro_varo.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/31/iniciacao_n_23.2018_vereador_lobato_de_pedro_varo.pdf</t>
   </si>
   <si>
     <t>Reparos no asfalto da Avenida Gameleira.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/32/iniciacao_n_24.2018_vereador_robson_da_pampa.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/32/iniciacao_n_24.2018_vereador_robson_da_pampa.pdf</t>
   </si>
   <si>
     <t>Reformar o prédio do ginásio de esportes Nilton Martins de Castro.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/33/iniciacao_n_25.2018_vereador_robson_da_pampa.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/33/iniciacao_n_25.2018_vereador_robson_da_pampa.pdf</t>
   </si>
   <si>
     <t>Dispor pontos públicos de acesso a internet com conexão wi-fi no perímetro urbano desta cidade.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/34/iniciacao_n_26.2018_vereador_robson_da_pampa.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/34/iniciacao_n_26.2018_vereador_robson_da_pampa.pdf</t>
   </si>
   <si>
     <t>Dispor transporte escolar para os alunos do assentamento Iraque (Santa Rita).</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/35/iniciacao_n_27.2018_vereador_gabriel_de_tuda.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/35/iniciacao_n_27.2018_vereador_gabriel_de_tuda.pdf</t>
   </si>
   <si>
     <t>Recuperar a pavimentação da Avenida Filomeno Penha de Castro.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/37/iniciacao_n_28.2018_vereador_gabriel_de_tuda.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/37/iniciacao_n_28.2018_vereador_gabriel_de_tuda.pdf</t>
   </si>
   <si>
     <t>construir necrotério no hospital Cristino Ananias de Campos.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/38/iniciacao_n_29.2018_vereador_gabriel_de_tuda.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/38/iniciacao_n_29.2018_vereador_gabriel_de_tuda.pdf</t>
   </si>
   <si>
     <t>Tomar providencia no sentido de descantar as infiltrações de água vistas nas dependências da Unidade Integrada Capitão Antonio Serra Freire.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/39/iniciacao_n_30.2018_vereador_gabriel_de_tuda.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/39/iniciacao_n_30.2018_vereador_gabriel_de_tuda.pdf</t>
   </si>
   <si>
     <t>Identificação dos veículos locados pela Prefeitura Municipal em 2018.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/40/iniciacao_n_31.2018_vereador_lobato_de_pedro_varo.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/40/iniciacao_n_31.2018_vereador_lobato_de_pedro_varo.pdf</t>
   </si>
   <si>
     <t>Roçagem da vegetação crescente nas ruas do bairro Floresta.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/41/iniciacao_n_32.2018_vereador_lobato_de_pedro_varo.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/41/iniciacao_n_32.2018_vereador_lobato_de_pedro_varo.pdf</t>
   </si>
   <si>
     <t>Perfurar poço artesiano no povoado Alto de Pedra.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/42/iniciacao_n_33.2018_vereador_lobato_de_pedro_varo.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/42/iniciacao_n_33.2018_vereador_lobato_de_pedro_varo.pdf</t>
   </si>
   <si>
     <t>Recuperação da pavimentação da via de acesso Unidade Escolar João Serra.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/43/iniciacao_n_34.2018_vereador_lobato_de_pedro_varo.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/43/iniciacao_n_34.2018_vereador_lobato_de_pedro_varo.pdf</t>
   </si>
   <si>
     <t>Recuperação da pavimentação da estrada vicinal que liga o bairro Fazenda 13 de Maio ao povoado São Francisco.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/44/iniciacao_n_35.2018_vereador_gabriel_de_tuda.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/44/iniciacao_n_35.2018_vereador_gabriel_de_tuda.pdf</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/45/iniciacao_n_36.2018_vereador_lotabo_de_pedro_varo.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/45/iniciacao_n_36.2018_vereador_lotabo_de_pedro_varo.pdf</t>
   </si>
   <si>
     <t>Perfurar poço artesiano no povoado Pacheco deste município.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/46/iniciacao_n_37.2018_vereador_lotabo_de_pedro_varo.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/46/iniciacao_n_37.2018_vereador_lotabo_de_pedro_varo.pdf</t>
   </si>
   <si>
     <t>Pavimentar com asfalto a Rua 03 da do bairro Santa Clara.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/47/iniciacao_n_38.2018_vereador_lotabo_de_pedro_varo.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/47/iniciacao_n_38.2018_vereador_lotabo_de_pedro_varo.pdf</t>
   </si>
   <si>
     <t>Recuperar a pavimentação em bloquetes da 2° Travessa do bairro Santa Clara.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Ivone - Agente de Saúde</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/48/iniciacao_n_39.2018_vereadora_ivone_gomes.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/48/iniciacao_n_39.2018_vereadora_ivone_gomes.pdf</t>
   </si>
   <si>
     <t>Instalar refletores no campo de futebol da localidade Gameleira.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/49/iniciacao_n_40.2018_vereadora_ivone_gomes.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/49/iniciacao_n_40.2018_vereadora_ivone_gomes.pdf</t>
   </si>
   <si>
     <t>Reforma da Escola Anita Santos.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/50/iniciacao_n_41.2018_vereador_lotabo_de_pedro_varo.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/50/iniciacao_n_41.2018_vereador_lotabo_de_pedro_varo.pdf</t>
   </si>
   <si>
     <t>Pavimentar com asfalto as Ruas 05 e 07 do Bairro Santa Clara.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/51/iniciacao_n_42.2018_vereador_gabriel_de_tuda.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/51/iniciacao_n_42.2018_vereador_gabriel_de_tuda.pdf</t>
   </si>
   <si>
     <t>Reativar o Setor de Expedição de Registro Geral (Identidade) e CTPS (Carteira de Trabalho), assim como a Junta de Serviço Militar - JSM.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/52/iniciacao_n_43.2018_vereador_gabriel_de_tuda.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/52/iniciacao_n_43.2018_vereador_gabriel_de_tuda.pdf</t>
   </si>
   <si>
     <t>Reposição de lâmpadas e colocação de papeiros da iluminação pública do povoado quilombola São Benedito.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/53/iniciacao_n_44.2018_vereador_gabriel_de_tuda.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/53/iniciacao_n_44.2018_vereador_gabriel_de_tuda.pdf</t>
   </si>
   <si>
     <t>Reparação de canos e casa de proteção do poço artesiano localizado em frente a escola municipal do povoado Curva de Ascêncio.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/54/iniciacao_n_45.2018_vereador_gabriel_de_tuda.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/54/iniciacao_n_45.2018_vereador_gabriel_de_tuda.pdf</t>
   </si>
   <si>
     <t>Colocação de lâmpadas e luminárias do bairro Bom Jesus, ao lado do Quebra Osso.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/55/iniciacao_n_46.2018_vereador_gabriel_de_tuda.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/55/iniciacao_n_46.2018_vereador_gabriel_de_tuda.pdf</t>
   </si>
   <si>
     <t>Recuperação da estrada vicinal do Ramal de Ludigero do Povoado Curva de Ascêncio.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/56/iniciacao_n_47.2018_vereador_robson_da_pampa.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/56/iniciacao_n_47.2018_vereador_robson_da_pampa.pdf</t>
   </si>
   <si>
     <t>Construir quadra poliesportiva na localidade Itaparica.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/57/iniciacao_n_48.2018_vereador_jhonatan_soares.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/57/iniciacao_n_48.2018_vereador_jhonatan_soares.pdf</t>
   </si>
   <si>
     <t>Construção de quadra de areia na localidade Santa Rita.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/58/iniciacao_n_49.2018_vereador_jhonatan_soares.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/58/iniciacao_n_49.2018_vereador_jhonatan_soares.pdf</t>
   </si>
   <si>
     <t>Recuperação da estrada vicinal que interliga o povoado Coqueiro à localidade Gameleira.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/59/iniciacao_n_50.2018_vereador_lotabo_de_pedro_varo.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/59/iniciacao_n_50.2018_vereador_lotabo_de_pedro_varo.pdf</t>
   </si>
   <si>
     <t>Pavimentar com bloquetes e colocar bueiros na Rua Santa Clara.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/60/iniciacao_n_51.2018_vereador_lotabo_de_pedro_varo.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/60/iniciacao_n_51.2018_vereador_lotabo_de_pedro_varo.pdf</t>
   </si>
   <si>
     <t>Recuperação da estrada vicinal que liga o povoado Galiza a localidade Serraria.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/61/iniciacao_n_52.2018_vereador_lotabo_de_pedro_varo.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/61/iniciacao_n_52.2018_vereador_lotabo_de_pedro_varo.pdf</t>
   </si>
   <si>
     <t>Nivelamento das ruas do bairro Mangueira de Zila.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/62/iniciacao_n_53.2018_vereador_gabriel_de_tuda.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/62/iniciacao_n_53.2018_vereador_gabriel_de_tuda.pdf</t>
   </si>
   <si>
     <t>Terraplenagem e o asfaltamento do trecho da Rua do Comércio.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/63/iniciacao_n_54.2018_vereador_gabriel_de_tuda.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/63/iniciacao_n_54.2018_vereador_gabriel_de_tuda.pdf</t>
   </si>
   <si>
     <t>Recuperação e calçamento da Rua São Jorge.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/64/iniciacao_n_55.2018_vereador_gabriel_de_tuda.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/64/iniciacao_n_55.2018_vereador_gabriel_de_tuda.pdf</t>
   </si>
   <si>
     <t>Recuperar com asfalto a Rua Grande.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/65/iniciacao_n_56.2018_vereadora_ivone_gomes.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/65/iniciacao_n_56.2018_vereadora_ivone_gomes.pdf</t>
   </si>
   <si>
     <t>Reposição de lâmpadas do povoado Itaparica.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/66/iniciacao_n_57.2018_vereador_jhonatan_soares.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/66/iniciacao_n_57.2018_vereador_jhonatan_soares.pdf</t>
   </si>
   <si>
     <t>Construção de uma Praça e Academia ao ar livre no povoado Gameleira.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/67/iniciacao_n_58.2018_vereador_gabriel_de_tuda.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/67/iniciacao_n_58.2018_vereador_gabriel_de_tuda.pdf</t>
   </si>
   <si>
     <t>Locação de veículo para transporte exclusivo de pacientes que realizam exames e consultas no Hospital Regional de Pinheiro - MA.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/68/iniciacao_n_59.2018_vereador_gabriel_de_tuda.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/68/iniciacao_n_59.2018_vereador_gabriel_de_tuda.pdf</t>
   </si>
   <si>
     <t>Recuperação da estrada vicinal que liga o bairro Fazenda 13 de Maio a Rodovia MA-014.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/69/iniciacao_n_60.2018_vereador_gabriel_de_tuda.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/69/iniciacao_n_60.2018_vereador_gabriel_de_tuda.pdf</t>
   </si>
   <si>
     <t>Terraplanagem e asfaltamento da estrada vicinal do bairro Fazenda 13 de Maio até o trecho do Matadouro Municipal.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/70/iniciacao_n_61.2018_vereador_gabriel_de_tuda.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/70/iniciacao_n_61.2018_vereador_gabriel_de_tuda.pdf</t>
   </si>
   <si>
     <t>Locação de veículo para transporte exclusivo dos profissionais do CAPS que precisam fazer visita domiciliar de pacientes impossibilitados de comparecerem ao local de atendimento.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/71/iniciacao_n_62.2018_vereador_jhonatan_soares.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/71/iniciacao_n_62.2018_vereador_jhonatan_soares.pdf</t>
   </si>
   <si>
     <t>Construir quebra- molas na Rua do Comércio em frente à casa de Bingo.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/72/iniciacao_n_64.2018_vereador_jhonatan_soares.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/72/iniciacao_n_64.2018_vereador_jhonatan_soares.pdf</t>
   </si>
   <si>
     <t>Recuperação das pontes existentes no trecho da estrada de acesso ao povoado Alto de Pedra.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/73/iniciacao_n_64.2018_vereador_jhonatan_soares.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/73/iniciacao_n_64.2018_vereador_jhonatan_soares.pdf</t>
   </si>
   <si>
     <t>Promover o conserto ou substituição da bomba submersa do poço artesiano da localidade Nova Roma.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/74/iniciacao_n_65.2018_vereador_lobato_de_pedro_varo.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/74/iniciacao_n_65.2018_vereador_lobato_de_pedro_varo.pdf</t>
   </si>
   <si>
     <t>Construir um campo de futebol na localidade São Francisco.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/75/iniciacao_n_66.2018_vereador_jhonatan_soares.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/75/iniciacao_n_66.2018_vereador_jhonatan_soares.pdf</t>
   </si>
   <si>
     <t>Revisão geral do parque de iluminação pública do povoado Caldo Quente.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/76/iniciacao_n_67.2018_vereador_jhonatan_soares.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/76/iniciacao_n_67.2018_vereador_jhonatan_soares.pdf</t>
   </si>
   <si>
     <t>Abastecimento de água potável para os moradores do povoado Caldo Quente.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/77/iniciacao_n_68.2018_vereadora_marcilene_neta.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/77/iniciacao_n_68.2018_vereadora_marcilene_neta.pdf</t>
   </si>
   <si>
     <t>Revisão geral do parque de iluminação pública das localidades Itaparica, Coqueiro e Ilha Verde.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/78/iniciacao_n_69.2018_vereador_robson_da_pampa.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/78/iniciacao_n_69.2018_vereador_robson_da_pampa.pdf</t>
   </si>
   <si>
     <t>Instalar refletores no campo de futebol do povoado Santa Rita bairro Iraque.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/79/iniciacao_n_70.2018_vereador_robson_da_pampa.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/79/iniciacao_n_70.2018_vereador_robson_da_pampa.pdf</t>
   </si>
   <si>
     <t>Para perfurar poço artesiano na localidade Ramal de Ludigero.</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/80/iniciacao_n_71.2018_vereador_robson_da_pampa.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/80/iniciacao_n_71.2018_vereador_robson_da_pampa.pdf</t>
   </si>
   <si>
     <t>Construir um ginásio poliesportivo na localidade São Francisco.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/81/iniciacao_n_72.2018_vereador_valdenir_diniz.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/81/iniciacao_n_72.2018_vereador_valdenir_diniz.pdf</t>
   </si>
   <si>
     <t>Promover a recuperação da estrada vicinal que liga o povoado Bomfim a localidade Pacheco.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/82/iniciacao_n_73.2018_vereador_valdenir_diniz.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/82/iniciacao_n_73.2018_vereador_valdenir_diniz.pdf</t>
   </si>
   <si>
     <t>Perfurar poço artesiano no bairro Alvorada.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/83/iniciacao_n_74.2018_vereador_valdenir_diniz.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/83/iniciacao_n_74.2018_vereador_valdenir_diniz.pdf</t>
   </si>
   <si>
     <t>Perfurar poço artesiano no povoado Caranguejo.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/84/iniciacao_n_75.2018_vereador_jhonatan_soares.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/84/iniciacao_n_75.2018_vereador_jhonatan_soares.pdf</t>
   </si>
   <si>
     <t>Recuperar a pavimentação com asfalto ou bloquetes a Rua da Paz, 2a Travessa da Avenida Gameleira e a Travessa São Pedro, bairro Santa Clara.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/85/iniciacao_n_76.2018_vereador_lobato_de_pedro_varo.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/85/iniciacao_n_76.2018_vereador_lobato_de_pedro_varo.pdf</t>
   </si>
   <si>
     <t>Distribuição do sistema de abastecimento de água do “poço artesiano” da localidade Galiza.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/86/iniciacao_n_77.2018_vereador_robson_da_pampa.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/86/iniciacao_n_77.2018_vereador_robson_da_pampa.pdf</t>
   </si>
   <si>
     <t>Perfurar poço artesiano no bairro Mangueira de Zila.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/87/iniciacao_n_79.2018_vereador_robson_da_pampa.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/87/iniciacao_n_79.2018_vereador_robson_da_pampa.pdf</t>
   </si>
   <si>
     <t>Pavimentação das ruas da parte “B” do bairro Santa Clara.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/89/iniciacao_n_81.2018_vereador_lobato_de_pedro_varo.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/89/iniciacao_n_81.2018_vereador_lobato_de_pedro_varo.pdf</t>
   </si>
   <si>
     <t>Aquisição de ventiladores para instalação nas dependências do Centro de Eventos Eliud Silva Penha.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/90/iniciacao_n_83.2018_vereador_jhonatan_soares.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/90/iniciacao_n_83.2018_vereador_jhonatan_soares.pdf</t>
   </si>
   <si>
     <t>Reposição de lâmpadas nos postes de iluminação pública do povoado Arouche.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/91/iniciacao_n_84.2018_vereador_jhonatan_soares.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/91/iniciacao_n_84.2018_vereador_jhonatan_soares.pdf</t>
   </si>
   <si>
     <t>Construção de ciclovia e pista de caminhada no trecho compreendido entre a “Curva de Seu Mano” e a localidade Queluz.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/92/iniciacao_n_85.2018_vereador_jhonatan_soares.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/92/iniciacao_n_85.2018_vereador_jhonatan_soares.pdf</t>
   </si>
   <si>
     <t>Abater o algodão crescente no porto de ancoramento das canoas localizado no bairro Santa clara, mais precisamente em frente à residência do senhor “Pixico”.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/106/requerimento_n_01.2018_vereador_gabirel_de_tuda.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/106/requerimento_n_01.2018_vereador_gabirel_de_tuda.pdf</t>
   </si>
   <si>
     <t>Os motivos que justifiquem a não fixação de placa informativa dos serviços de melhoramento da estrada vicinal de acesso à localidade Gameleira.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/107/requerimento_n_02.2018_vereador_gabriel_de_tuda.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/107/requerimento_n_02.2018_vereador_gabriel_de_tuda.pdf</t>
   </si>
   <si>
     <t>Relatório circunstanciado sobre a execução dos serviços de melhoramento da estrada vicinal que interliga a localidade Itaparica ao povoado Pirandi.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/108/requerimento_n_03.2018_vereador_gabriel_de_tuda.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/108/requerimento_n_03.2018_vereador_gabriel_de_tuda.pdf</t>
   </si>
   <si>
     <t>Se houve ou não no presente exercício financeiro processo licitatório para aquisição de materiais elétricos em geral para a Prefeitura Municipal.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/109/requerimento_n_04.2018_vereadora_rose.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/109/requerimento_n_04.2018_vereadora_rose.pdf</t>
   </si>
   <si>
     <t>Cópia do Projeto de Resolução/2013 que altera a redação do art. 14 da Resolução n° 01/2002 (Regimento Interno da Câmara), bem como cópia da ata da respectiva sessão de aprovação do referido projeto e da promulgação da proposição.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/110/requerimento_n_06.2018_vereador_gabriel_de_tuda.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/110/requerimento_n_06.2018_vereador_gabriel_de_tuda.pdf</t>
   </si>
   <si>
     <t>Cópias dos documentos abaixo relacionados, referentes à contratação da empresa ANDRADE VARIEDADES E CONSTRUÇÕES LTDA - ME, contrato n° 17/2018.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/111/requerimento_n_07.2018_vereador_lobato_de_pedro_varo.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/111/requerimento_n_07.2018_vereador_lobato_de_pedro_varo.pdf</t>
   </si>
   <si>
     <t>Expandir a rede de energia elétrica de baixa tensão do bairro Santa Clara, trecho da Mangueira de Zila.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/112/requerimento_n_08.2018_vereadora_ivone_gomes.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/112/requerimento_n_08.2018_vereadora_ivone_gomes.pdf</t>
   </si>
   <si>
     <t>Substituir a rede de energia elétrica de baixa tensão da localidade Gameleira.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/113/requerimento_n_09.2018_vereador_gabriel_de_tuda_xAeaTeT.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/113/requerimento_n_09.2018_vereador_gabriel_de_tuda_xAeaTeT.pdf</t>
   </si>
   <si>
     <t>Prazo para funcionamento regular do Centro Cirúrgico para realização de cirurgias de pequena e média complexidade, e a Sala de Raios-x do hospital municipal Cristino Ananias de Campos.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/114/requerimento_n_10.2018_vereador_gabriel_de_tuda.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/114/requerimento_n_10.2018_vereador_gabriel_de_tuda.pdf</t>
   </si>
   <si>
     <t>Solicitando que apresente a esta Casa as razões que justifiquem a falta de artesã(o) no Centro Apoio Psicossocial - CAPS.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/115/requerimento_n_11.2018_vereador_jhonatan_soares.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/115/requerimento_n_11.2018_vereador_jhonatan_soares.pdf</t>
   </si>
   <si>
     <t>Solicitando que informe a este Poder Legislativo no prazo de 15 (quinze) dias:_x000D_
 I - razão social das empresas vencedoras dos certames licitatórios para construção dos prédios das “Escolas Dignas” dos povoados Coqueiro, Queluz e São Benedito;_x000D_
 II - planilha das obras referidas no item I;_x000D_
 III - razões que justifiquem a paralisação das edificações citadas no item I.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/116/requerimento_n_12.2018_vereador_gabriel_de_tuda.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/116/requerimento_n_12.2018_vereador_gabriel_de_tuda.pdf</t>
   </si>
   <si>
     <t>Solicitando que informem a esta Casa as razões que tornam “sob bloqueio” o crédito no valor de R$ 309.980,78 (trezentos e nove mil, novecentos e oitenta reais e setenta e oito centavos), referente ao Contrato de Repasse n° 833108/2016 - Operação 1303080-37.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/117/requerimento_n_13.2018_vereador_gabreil_de_tuda.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/117/requerimento_n_13.2018_vereador_gabreil_de_tuda.pdf</t>
   </si>
   <si>
     <t>Os motivos que justifiquem a interdição da UBS da localidade Queluz.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/118/requerimento_n_14.2018_vereador_jhonatan.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/118/requerimento_n_14.2018_vereador_jhonatan.pdf</t>
   </si>
   <si>
     <t>As razões que justifiquem a paralização do asfaltamento do povoado Gameleira.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/119/requerimento_n_15.2018_vereador_jhonatan.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/119/requerimento_n_15.2018_vereador_jhonatan.pdf</t>
   </si>
   <si>
     <t>Solicitando que informe a este poder Legislativo no prazo de 15 (quinze) dias:_x000D_
 I - Razão social da empresa vencedora dos certames licitatórios para a construção do “poço artesiano” do povoado Caldo Quente;_x000D_
 II - Planilha da obra referida no item I;_x000D_
 III - razões que justifiquem a paralização da obra citada no item I.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/120/requerimento_n_16.2018_vereador_lobato.pdf</t>
+    <t>http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/120/requerimento_n_16.2018_vereador_lobato.pdf</t>
   </si>
   <si>
     <t>Instalar um aparelho que dê cobertura no povoado São Francisco.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1336,68 +1336,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/88/iniciacao_n_80.2018_vereador_lobato_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/9/iniciacao_n_01.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/10/iniciacao_n_02.2018_vereador_valdenir_diniz.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/11/iniciacao_n_03.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/12/iniciacao_n_04.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/13/iniciacao_n_05.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/14/iniciacao_n_06.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/15/iniciacao_n_07.2018_vereador_robson_da_pampa.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/16/iniciacao_n_08.2018_vereador_robson_da_pampa.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/17/iniciacao_n_09.2018_vereador_robson_da_pampa.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/18/iniciacao_n_10.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/19/iniciacao_n_11.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/20/iniciacao_n_12.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/21/iniciacao_n_13.2018_vereador_jhonatan_soares.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/22/iniciacao_n_14.2018_vereador_jhonatan_soares.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/23/iniciacao_n_15.2018_vereadora_rose.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/24/iniciacao_n_16.2018_vereadora_rose.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/25/iniciacao_n_17.2018_vereador_lobato_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/26/iniciacao_n_18.2018_vereador_lobato_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/27/iniciacao_n_19.2018_vereadora_macilene_neta.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/28/iniciacao_n_20.2018_vereadora_macilene_neta.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/29/iniciacao_n_21.2018_vereador_lobato_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/30/iniciacao_n_22.2018_vereador_lobato_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/31/iniciacao_n_23.2018_vereador_lobato_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/32/iniciacao_n_24.2018_vereador_robson_da_pampa.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/33/iniciacao_n_25.2018_vereador_robson_da_pampa.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/34/iniciacao_n_26.2018_vereador_robson_da_pampa.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/35/iniciacao_n_27.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/37/iniciacao_n_28.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/38/iniciacao_n_29.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/39/iniciacao_n_30.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/40/iniciacao_n_31.2018_vereador_lobato_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/41/iniciacao_n_32.2018_vereador_lobato_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/42/iniciacao_n_33.2018_vereador_lobato_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/43/iniciacao_n_34.2018_vereador_lobato_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/44/iniciacao_n_35.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/45/iniciacao_n_36.2018_vereador_lotabo_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/46/iniciacao_n_37.2018_vereador_lotabo_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/47/iniciacao_n_38.2018_vereador_lotabo_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/48/iniciacao_n_39.2018_vereadora_ivone_gomes.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/49/iniciacao_n_40.2018_vereadora_ivone_gomes.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/50/iniciacao_n_41.2018_vereador_lotabo_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/51/iniciacao_n_42.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/52/iniciacao_n_43.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/53/iniciacao_n_44.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/54/iniciacao_n_45.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/55/iniciacao_n_46.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/56/iniciacao_n_47.2018_vereador_robson_da_pampa.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/57/iniciacao_n_48.2018_vereador_jhonatan_soares.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/58/iniciacao_n_49.2018_vereador_jhonatan_soares.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/59/iniciacao_n_50.2018_vereador_lotabo_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/60/iniciacao_n_51.2018_vereador_lotabo_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/61/iniciacao_n_52.2018_vereador_lotabo_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/62/iniciacao_n_53.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/63/iniciacao_n_54.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/64/iniciacao_n_55.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/65/iniciacao_n_56.2018_vereadora_ivone_gomes.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/66/iniciacao_n_57.2018_vereador_jhonatan_soares.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/67/iniciacao_n_58.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/68/iniciacao_n_59.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/69/iniciacao_n_60.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/70/iniciacao_n_61.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/71/iniciacao_n_62.2018_vereador_jhonatan_soares.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/72/iniciacao_n_64.2018_vereador_jhonatan_soares.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/73/iniciacao_n_64.2018_vereador_jhonatan_soares.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/74/iniciacao_n_65.2018_vereador_lobato_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/75/iniciacao_n_66.2018_vereador_jhonatan_soares.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/76/iniciacao_n_67.2018_vereador_jhonatan_soares.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/77/iniciacao_n_68.2018_vereadora_marcilene_neta.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/78/iniciacao_n_69.2018_vereador_robson_da_pampa.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/79/iniciacao_n_70.2018_vereador_robson_da_pampa.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/80/iniciacao_n_71.2018_vereador_robson_da_pampa.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/81/iniciacao_n_72.2018_vereador_valdenir_diniz.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/82/iniciacao_n_73.2018_vereador_valdenir_diniz.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/83/iniciacao_n_74.2018_vereador_valdenir_diniz.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/84/iniciacao_n_75.2018_vereador_jhonatan_soares.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/85/iniciacao_n_76.2018_vereador_lobato_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/86/iniciacao_n_77.2018_vereador_robson_da_pampa.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/87/iniciacao_n_79.2018_vereador_robson_da_pampa.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/89/iniciacao_n_81.2018_vereador_lobato_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/90/iniciacao_n_83.2018_vereador_jhonatan_soares.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/91/iniciacao_n_84.2018_vereador_jhonatan_soares.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/92/iniciacao_n_85.2018_vereador_jhonatan_soares.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/106/requerimento_n_01.2018_vereador_gabirel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/107/requerimento_n_02.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/108/requerimento_n_03.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/109/requerimento_n_04.2018_vereadora_rose.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/110/requerimento_n_06.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/111/requerimento_n_07.2018_vereador_lobato_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/112/requerimento_n_08.2018_vereadora_ivone_gomes.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/113/requerimento_n_09.2018_vereador_gabriel_de_tuda_xAeaTeT.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/114/requerimento_n_10.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/115/requerimento_n_11.2018_vereador_jhonatan_soares.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/116/requerimento_n_12.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/117/requerimento_n_13.2018_vereador_gabreil_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/118/requerimento_n_14.2018_vereador_jhonatan.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/119/requerimento_n_15.2018_vereador_jhonatan.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/120/requerimento_n_16.2018_vereador_lobato.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/88/iniciacao_n_80.2018_vereador_lobato_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/9/iniciacao_n_01.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/10/iniciacao_n_02.2018_vereador_valdenir_diniz.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/11/iniciacao_n_03.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/12/iniciacao_n_04.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/13/iniciacao_n_05.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/14/iniciacao_n_06.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/15/iniciacao_n_07.2018_vereador_robson_da_pampa.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/16/iniciacao_n_08.2018_vereador_robson_da_pampa.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/17/iniciacao_n_09.2018_vereador_robson_da_pampa.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/18/iniciacao_n_10.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/19/iniciacao_n_11.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/20/iniciacao_n_12.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/21/iniciacao_n_13.2018_vereador_jhonatan_soares.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/22/iniciacao_n_14.2018_vereador_jhonatan_soares.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/23/iniciacao_n_15.2018_vereadora_rose.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/24/iniciacao_n_16.2018_vereadora_rose.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/25/iniciacao_n_17.2018_vereador_lobato_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/26/iniciacao_n_18.2018_vereador_lobato_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/27/iniciacao_n_19.2018_vereadora_macilene_neta.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/28/iniciacao_n_20.2018_vereadora_macilene_neta.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/29/iniciacao_n_21.2018_vereador_lobato_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/30/iniciacao_n_22.2018_vereador_lobato_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/31/iniciacao_n_23.2018_vereador_lobato_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/32/iniciacao_n_24.2018_vereador_robson_da_pampa.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/33/iniciacao_n_25.2018_vereador_robson_da_pampa.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/34/iniciacao_n_26.2018_vereador_robson_da_pampa.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/35/iniciacao_n_27.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/37/iniciacao_n_28.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/38/iniciacao_n_29.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/39/iniciacao_n_30.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/40/iniciacao_n_31.2018_vereador_lobato_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/41/iniciacao_n_32.2018_vereador_lobato_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/42/iniciacao_n_33.2018_vereador_lobato_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/43/iniciacao_n_34.2018_vereador_lobato_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/44/iniciacao_n_35.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/45/iniciacao_n_36.2018_vereador_lotabo_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/46/iniciacao_n_37.2018_vereador_lotabo_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/47/iniciacao_n_38.2018_vereador_lotabo_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/48/iniciacao_n_39.2018_vereadora_ivone_gomes.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/49/iniciacao_n_40.2018_vereadora_ivone_gomes.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/50/iniciacao_n_41.2018_vereador_lotabo_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/51/iniciacao_n_42.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/52/iniciacao_n_43.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/53/iniciacao_n_44.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/54/iniciacao_n_45.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/55/iniciacao_n_46.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/56/iniciacao_n_47.2018_vereador_robson_da_pampa.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/57/iniciacao_n_48.2018_vereador_jhonatan_soares.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/58/iniciacao_n_49.2018_vereador_jhonatan_soares.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/59/iniciacao_n_50.2018_vereador_lotabo_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/60/iniciacao_n_51.2018_vereador_lotabo_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/61/iniciacao_n_52.2018_vereador_lotabo_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/62/iniciacao_n_53.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/63/iniciacao_n_54.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/64/iniciacao_n_55.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/65/iniciacao_n_56.2018_vereadora_ivone_gomes.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/66/iniciacao_n_57.2018_vereador_jhonatan_soares.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/67/iniciacao_n_58.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/68/iniciacao_n_59.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/69/iniciacao_n_60.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/70/iniciacao_n_61.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/71/iniciacao_n_62.2018_vereador_jhonatan_soares.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/72/iniciacao_n_64.2018_vereador_jhonatan_soares.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/73/iniciacao_n_64.2018_vereador_jhonatan_soares.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/74/iniciacao_n_65.2018_vereador_lobato_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/75/iniciacao_n_66.2018_vereador_jhonatan_soares.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/76/iniciacao_n_67.2018_vereador_jhonatan_soares.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/77/iniciacao_n_68.2018_vereadora_marcilene_neta.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/78/iniciacao_n_69.2018_vereador_robson_da_pampa.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/79/iniciacao_n_70.2018_vereador_robson_da_pampa.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/80/iniciacao_n_71.2018_vereador_robson_da_pampa.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/81/iniciacao_n_72.2018_vereador_valdenir_diniz.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/82/iniciacao_n_73.2018_vereador_valdenir_diniz.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/83/iniciacao_n_74.2018_vereador_valdenir_diniz.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/84/iniciacao_n_75.2018_vereador_jhonatan_soares.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/85/iniciacao_n_76.2018_vereador_lobato_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/86/iniciacao_n_77.2018_vereador_robson_da_pampa.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/87/iniciacao_n_79.2018_vereador_robson_da_pampa.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/89/iniciacao_n_81.2018_vereador_lobato_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/90/iniciacao_n_83.2018_vereador_jhonatan_soares.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/91/iniciacao_n_84.2018_vereador_jhonatan_soares.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/92/iniciacao_n_85.2018_vereador_jhonatan_soares.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/106/requerimento_n_01.2018_vereador_gabirel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/107/requerimento_n_02.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/108/requerimento_n_03.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/109/requerimento_n_04.2018_vereadora_rose.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/110/requerimento_n_06.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/111/requerimento_n_07.2018_vereador_lobato_de_pedro_varo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/112/requerimento_n_08.2018_vereadora_ivone_gomes.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/113/requerimento_n_09.2018_vereador_gabriel_de_tuda_xAeaTeT.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/114/requerimento_n_10.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/115/requerimento_n_11.2018_vereador_jhonatan_soares.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/116/requerimento_n_12.2018_vereador_gabriel_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/117/requerimento_n_13.2018_vereador_gabreil_de_tuda.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/118/requerimento_n_14.2018_vereador_jhonatan.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/119/requerimento_n_15.2018_vereador_jhonatan.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.olindanovadomaranhao.ma.leg.br/media/sapl/public/materialegislativa/2018/120/requerimento_n_16.2018_vereador_lobato.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H99"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="144.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="143.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>